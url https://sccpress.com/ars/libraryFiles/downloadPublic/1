--- v0 (2026-04-28)
+++ v1 (2026-06-17)
@@ -1,102 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6595BCB6" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="0066682A">
+    <w:p w14:paraId="0251CA84" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="0066682A">
       <w:pPr>
         <w:pStyle w:val="SCC11articletype"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>Type of the Paper (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE201A">
         <w:t>Article</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t>, Review,</w:t>
       </w:r>
       <w:r w:rsidR="00066DAD" w:rsidRPr="00881822">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00066DAD" w:rsidRPr="00EA0DD1">
         <w:t>Perspective</w:t>
       </w:r>
       <w:r w:rsidR="009434B8" w:rsidRPr="00881822">
         <w:t>, C</w:t>
       </w:r>
       <w:r w:rsidR="009434B8" w:rsidRPr="00881822">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ommentary</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C75807D" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="16D2D976" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC12title"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA0DD1">
         <w:t>Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CF043F" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="31ED3D7E" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC13authornames"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881822">
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE201A">
         <w:t>Lastname</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00682F61" w:rsidRPr="00682F61">
         <w:rPr>
@@ -278,56 +276,56 @@
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="198" w:rightFromText="198" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="9924"/>
         <w:tblW w:w="2410" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D6324" w:rsidRPr="009D6324" w14:paraId="6995D46C" w14:textId="77777777" w:rsidTr="00FD36CF">
+      <w:tr w:rsidR="009D6324" w:rsidRPr="009D6324" w14:paraId="0C920DBF" w14:textId="77777777" w:rsidTr="00FD36CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE28747" w14:textId="77777777" w:rsidR="003C191D" w:rsidRDefault="003C191D" w:rsidP="00FD36CF">
+          <w:p w14:paraId="755CC909" w14:textId="77777777" w:rsidR="003C191D" w:rsidRDefault="003C191D" w:rsidP="00FD36CF">
             <w:pPr>
               <w:pStyle w:val="SCC74Checkforupdates"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:yAlign="inline"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A337F9">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EEAB5AC" wp14:editId="1D4856C3">
                   <wp:extent cx="636905" cy="293685"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1078806927" name="图片 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
@@ -343,116 +341,116 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="684259" cy="315520"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F6C96F2" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="00A52500" w:rsidRDefault="009D6324" w:rsidP="00BE4241">
+          <w:p w14:paraId="03995C4E" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="00A52500" w:rsidRDefault="009D6324" w:rsidP="00BE4241">
             <w:pPr>
               <w:pStyle w:val="SCC61Citation"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6324">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Citation:</w:t>
             </w:r>
             <w:r w:rsidRPr="009D6324">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001F55A0" w:rsidRPr="001F55A0">
               <w:t>Will be inserted by editorial staff in the production phase.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43E79ED3" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="00EA0DD1" w:rsidRDefault="009D6324" w:rsidP="00CB531E">
+          <w:p w14:paraId="2D76BD88" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="00EA0DD1" w:rsidRDefault="009D6324" w:rsidP="00CB531E">
             <w:pPr>
               <w:pStyle w:val="SCC14history"/>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA0DD1">
               <w:t>Received: date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27C4E77C" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="00EA0DD1" w:rsidRDefault="009D6324" w:rsidP="00CB531E">
+          <w:p w14:paraId="3F51CFCA" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="00EA0DD1" w:rsidRDefault="009D6324" w:rsidP="00CB531E">
             <w:pPr>
               <w:pStyle w:val="SCC14history"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA0DD1">
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0DD1">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线"/>
               </w:rPr>
               <w:t>evise</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0DD1">
               <w:t>d: date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47F149ED" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="00EA0DD1" w:rsidRDefault="009D6324" w:rsidP="00CB531E">
+          <w:p w14:paraId="409D59DD" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="00EA0DD1" w:rsidRDefault="009D6324" w:rsidP="00CB531E">
             <w:pPr>
               <w:pStyle w:val="SCC14history"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA0DD1">
               <w:t>Accepted: date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EADE6B0" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="009D6324" w:rsidRDefault="009D6324" w:rsidP="00CB531E">
+          <w:p w14:paraId="6F8D592F" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="009D6324" w:rsidRDefault="009D6324" w:rsidP="00CB531E">
             <w:pPr>
               <w:pStyle w:val="SCC14history"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA0DD1">
               <w:t>Published: date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40779C65" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="00EA0DD1" w:rsidRDefault="009D6324" w:rsidP="00FD36CF">
+          <w:p w14:paraId="1CA3617A" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="00EA0DD1" w:rsidRDefault="009D6324" w:rsidP="00FD36CF">
             <w:pPr>
               <w:pStyle w:val="SCC73CopyrightImage"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA0DD1">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B35310E" wp14:editId="42A7EB75">
                   <wp:extent cx="697230" cy="248920"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 4" descr="卡通画&#10;&#10;中度可信度描述已自动生成"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 4" descr="卡通画&#10;&#10;中度可信度描述已自动生成"/>
                           <pic:cNvPicPr>
@@ -470,51 +468,51 @@
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="697230" cy="248920"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47B799D8" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="009D6324" w:rsidRDefault="009D6324" w:rsidP="00FD36CF">
+          <w:p w14:paraId="42DF5378" w14:textId="77777777" w:rsidR="009D6324" w:rsidRPr="009D6324" w:rsidRDefault="009D6324" w:rsidP="00FD36CF">
             <w:pPr>
               <w:pStyle w:val="SCC72Copyright"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="等线"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6324">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线"/>
                 <w:b/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>Copyright:</w:t>
             </w:r>
             <w:r w:rsidRPr="009D6324">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> © 202</w:t>
             </w:r>
             <w:r w:rsidR="008C446A">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线" w:hint="eastAsia"/>
@@ -625,89 +623,89 @@
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Creative</w:t>
               </w:r>
               <w:r w:rsidRPr="00CB531E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="等线"/>
                   <w:u w:val="none"/>
                   <w:lang w:bidi="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Commons Attribution (CC BY) license</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009D6324">
               <w:rPr>
                 <w:rFonts w:eastAsia="等线"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34033516" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="000D510F" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="5A26021F" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="000D510F" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC16affiliation"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D54887">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D54887">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000D510F" w:rsidRPr="000D510F">
         <w:t>Affiliations should be indicated with superscript numbers corresponding to the author list</w:t>
       </w:r>
       <w:r w:rsidR="00F91FB0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0055665C" w:rsidRPr="0055665C">
         <w:t>A full mailing address is not required—only the city, postal code (without a comma between them), and country for each institution</w:t>
       </w:r>
       <w:r w:rsidR="000D510F" w:rsidRPr="000D510F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000D510F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Below is the example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A185E83" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="000946E5" w:rsidP="00FD36CF">
+    <w:p w14:paraId="7F2C3FC4" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="000946E5" w:rsidP="00FD36CF">
       <w:pPr>
         <w:pStyle w:val="SCC16affiliation"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE262E">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE262E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BE262E" w:rsidRPr="00BE262E">
         <w:t>Department of Interesting Field, Example University</w:t>
       </w:r>
       <w:r w:rsidR="00BE262E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BE262E" w:rsidRPr="00BE262E">
         <w:t xml:space="preserve"> City Postal Code</w:t>
@@ -724,130 +722,130 @@
       </w:r>
       <w:r w:rsidRPr="00BE262E">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="0055665C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>someone</w:t>
       </w:r>
       <w:r w:rsidR="00BE262E" w:rsidRPr="00BE262E">
         <w:t>@</w:t>
       </w:r>
       <w:r w:rsidR="0055665C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>example</w:t>
       </w:r>
       <w:r w:rsidR="00BE262E" w:rsidRPr="00BE262E">
         <w:t>.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EEB969" w14:textId="77777777" w:rsidR="00BE262E" w:rsidRPr="00BE262E" w:rsidRDefault="00BE262E" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="5F97409B" w14:textId="77777777" w:rsidR="00BE262E" w:rsidRPr="00BE262E" w:rsidRDefault="00BE262E" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC16affiliation"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE262E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0055665C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ABC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE262E">
         <w:t xml:space="preserve">Co., Ltd., City Postal Code, Country; </w:t>
       </w:r>
       <w:r w:rsidR="0055665C" w:rsidRPr="0055665C">
         <w:t>someone@example.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484BA153" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="489664A2" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC16affiliation"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B4A24">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="005B4A24">
         <w:tab/>
         <w:t xml:space="preserve">Correspondence: </w:t>
       </w:r>
       <w:r w:rsidR="0055665C" w:rsidRPr="0055665C">
         <w:t>someone@example.com</w:t>
       </w:r>
       <w:r w:rsidRPr="005B4A24">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00F86CAE" w:rsidRPr="005B4A24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B4A24">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00ED36B2" w:rsidRPr="005B4A24">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005B4A24">
         <w:t xml:space="preserve">f there </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0DD1">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="005B4A24">
         <w:t xml:space="preserve"> multiple corresponding authors, add author initials)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1878BF20" w14:textId="77777777" w:rsidR="001625C8" w:rsidRPr="00D54887" w:rsidRDefault="001625C8" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="4C9F6B06" w14:textId="77777777" w:rsidR="001625C8" w:rsidRPr="00D54887" w:rsidRDefault="001625C8" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC16affiliation"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00250BCE">
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US" w:bidi="my-MM"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F00CDA2" wp14:editId="1CDD896F">
             <wp:extent cx="114300" cy="114300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="743583453" name="图片 1">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -902,81 +900,81 @@
       </w:r>
       <w:r w:rsidR="00003545" w:rsidRPr="00003545">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Authors are strongly encouraged to include their ORCID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00003545" w:rsidRPr="00003545">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>iD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00003545" w:rsidRPr="00003545">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, if available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B48FD86" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="1AD9ACA9" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC17abstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract: </w:t>
       </w:r>
       <w:r w:rsidR="00E671E8" w:rsidRPr="00E671E8">
         <w:t>A concise, structured abstract (</w:t>
       </w:r>
       <w:r w:rsidR="00E671E8" w:rsidRPr="00E671E8">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>≤</w:t>
       </w:r>
       <w:r w:rsidR="00554EB9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E671E8" w:rsidRPr="00E671E8">
         <w:t>250 words) is required, aligned with the following framework without headings: (1) Background: Contextualize the research question broadly and state the study’s purpose; (2) Methods: Briefly describe primary methods or interventions; (3) Results: Summarize key findings; (4) Conclusions: Highlight main interpretations or implications. Avoid non-essential references (include author/year if critical) and undefined abbreviations (define at first use). The abstract must objectively reflect the article’s content, excluding unsubstantiated results or exaggerated claims. Ensure alignment with main text findings and maintain scientific rigor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A32E1C8" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00EA0DD1" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="2BC17CF4" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00EA0DD1" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC18keywords"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t>keyword 1; keyword 2; keyword 3</w:t>
       </w:r>
       <w:r w:rsidR="00E671E8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00E671E8" w:rsidRPr="00881822">
         <w:t xml:space="preserve">keyword </w:t>
       </w:r>
       <w:r w:rsidR="00E671E8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -997,530 +995,530 @@
       <w:r w:rsidR="00EC066E" w:rsidRPr="00EC066E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00EC066E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EC066E" w:rsidRPr="00EC066E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> discipline-specific keywords, balancing specificity and common usage to enhance discoverability.</w:t>
       </w:r>
       <w:r w:rsidR="00916DF5" w:rsidRPr="00916DF5">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0CA945" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00E671E8" w:rsidRDefault="00F86026" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="38E360E7" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00E671E8" w:rsidRDefault="00F86026" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC19line"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C6A052" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="0609439B" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC21heading1"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">0. How to Use This </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0DD1">
         <w:t>Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440144FA" w14:textId="77777777" w:rsidR="009F7C2C" w:rsidRDefault="009F7C2C" w:rsidP="009F7C2C">
+    <w:p w14:paraId="2C7341F0" w14:textId="77777777" w:rsidR="009F7C2C" w:rsidRDefault="009F7C2C" w:rsidP="009F7C2C">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This template outlines the sections applicable to a manuscript. Each section is associated with a specific style (accessible via the </w:t>
       </w:r>
       <w:r w:rsidR="00FD36CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t>Styles</w:t>
       </w:r>
       <w:r w:rsidR="00FD36CF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> menu in Word). Non-mandatory sections are explicitly marked. The section titles provided are tailored for research articles; review papers and other article types may follow a more flexible structure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC006D4" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="005B4A24" w:rsidRDefault="009F7C2C" w:rsidP="009F7C2C">
+    <w:p w14:paraId="5CB5699B" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="005B4A24" w:rsidRDefault="009F7C2C" w:rsidP="009F7C2C">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
       </w:pPr>
       <w:r>
         <w:t>This template serves as a formatting guide only. Your final proof and published version may vary in layout or length to align with A&amp;R’s policies and style requirements. Remove this paragraph before numbering sections sequentially starting from 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>For further inquiries, please contact the journal’s editorial office at travismalone@sccpress.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D2F552" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="36A13BD9" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC21heading1"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0DD1">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C19F979" w14:textId="77777777" w:rsidR="00762E57" w:rsidRPr="00762E57" w:rsidRDefault="00762E57" w:rsidP="00762E57">
+    <w:p w14:paraId="6281B3D2" w14:textId="77777777" w:rsidR="00762E57" w:rsidRPr="00762E57" w:rsidRDefault="00762E57" w:rsidP="00762E57">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45901">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The introduction serves as a critical foundation for your manuscript, setting the stage for your research by contextualizing it within the broader academic landscape. It should be concise yet comprehensive and must achieve the following key objectives to engage both specialists and interdisciplinary audiences.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00762E57">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>To craft an effective introduction, ensure it addresses these elements in a logical flow:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8450A6" w14:textId="77777777" w:rsidR="00762E57" w:rsidRPr="00762E57" w:rsidRDefault="00762E57" w:rsidP="00762E57">
+    <w:p w14:paraId="24DC5DC7" w14:textId="77777777" w:rsidR="00762E57" w:rsidRPr="00762E57" w:rsidRDefault="00762E57" w:rsidP="00762E57">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762E57">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Broad Context and Importance:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00762E57">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Begin by placing your study within a wide scientific or societal context. Explain why the research question matters—highlighting its relevance to current challenges. Avoid jargon to maintain accessibility for readers outside your field.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E16EB44" w14:textId="77777777" w:rsidR="00762E57" w:rsidRPr="00762E57" w:rsidRDefault="00762E57" w:rsidP="00762E57">
+    <w:p w14:paraId="350650A5" w14:textId="77777777" w:rsidR="00762E57" w:rsidRPr="00762E57" w:rsidRDefault="00762E57" w:rsidP="00762E57">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762E57">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Purpose and Significance:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00762E57">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Clearly state the specific objectives of your work and its potential impact. Emphasize how it advances knowledge or addresses gaps in existing research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704C4606" w14:textId="77777777" w:rsidR="00762E57" w:rsidRPr="00762E57" w:rsidRDefault="00762E57" w:rsidP="00762E57">
+    <w:p w14:paraId="4E508A01" w14:textId="77777777" w:rsidR="00762E57" w:rsidRPr="00762E57" w:rsidRDefault="00762E57" w:rsidP="00762E57">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762E57">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Literature Review and Key Citations:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00762E57">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Summarize the current state of the field, citing seminal publications. Actively highlight controversial or diverging hypotheses to frame your study’s contribution.</w:t>
       </w:r>
       <w:r w:rsidRPr="00762E57">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:t>All the references mentioned in the text should be cited in the “Author-Date” format</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39274878" w14:textId="77777777" w:rsidR="00A45901" w:rsidRPr="00762E57" w:rsidRDefault="00762E57" w:rsidP="00D474B3">
+    <w:p w14:paraId="02CB2DD2" w14:textId="77777777" w:rsidR="00A45901" w:rsidRPr="00762E57" w:rsidRDefault="00762E57" w:rsidP="00D474B3">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762E57">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Main Aim and Conclusions Preview:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00762E57">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Conclude by succinctly outlining the primary goal of your work and foreshadowing key conclusions. This creates a roadmap for readers without revealing detailed results prematurely.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3313F9D6" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="47A98284" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC21heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t>Materials and Methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20646335" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="007651A3" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="4D00E8C2" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="007651A3" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007651A3">
         <w:t xml:space="preserve">The Materials and Methods section must be described with sufficient detail to enable others to replicate and extend the published results. Please note that the publication of your manuscript </w:t>
       </w:r>
       <w:r w:rsidRPr="007651A3">
         <w:lastRenderedPageBreak/>
         <w:t>entails an obligation to make all associated materials, data, computer code, and protocols publicly available to readers. Any restrictions on the availability of materials or information must be disclosed at the submission stage. Novel methods and protocols should be described comprehensively, whereas well-established methods may be briefly summarized and appropriately cited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463EA146" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00FD4619" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="36EE2D0C" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00FD4619" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="page2"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00FD4619">
         <w:t>For research manuscripts reporting large datasets deposited in publicly accessible databases, authors must explicitly specify the repository where the data are stored and provide the corresponding accession numbers. In cases where accession numbers have not been obtained at the time of submission, authors should clearly indicate that these identifiers will be provided during the peer review process. Notably, accession numbers must be submitted prior to the manuscript’s publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBDDD08" w14:textId="77777777" w:rsidR="00FD4619" w:rsidRDefault="00A85AFA" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="6A4305A4" w14:textId="77777777" w:rsidR="00FD4619" w:rsidRDefault="00A85AFA" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A85AFA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Interventional studies involving animals or humans, as well as other studies requiring ethical approval, must specify the approving authority (e.g., institutional review board, ethics committee) and include the associated ethical approval number.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD57D9B" w14:textId="77777777" w:rsidR="00A85AFA" w:rsidRPr="00A85AFA" w:rsidRDefault="00B01AD2" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="283C4E14" w14:textId="77777777" w:rsidR="00A85AFA" w:rsidRPr="00A85AFA" w:rsidRDefault="00B01AD2" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01AD2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Within this section, where applicable, authors must explicitly disclose details of how Generative AI (GenAI) tools were utilized in the research process. This includes reporting instances where GenAI was employed for content generation (e.g., drafting text, synthesizing data, or creating graphics) or assisting with analytical design. Notably, routine use of GenAI for superficial tasks such as grammar, spelling, punctuation, or basic formatting does not require disclosure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32408D55" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="2C8C2584" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC21heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0DD1">
         <w:t>Results</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717AD09D" w14:textId="77777777" w:rsidR="00DA7382" w:rsidRPr="00DA7382" w:rsidRDefault="00DA7382" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="17880109" w14:textId="77777777" w:rsidR="00DA7382" w:rsidRPr="00DA7382" w:rsidRDefault="00DA7382" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7382">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>This section shall be structured hierarchically using subheadings to ensure logical progression of empirical evidence. Its primary function is to present raw and processed data—both qualitative observations and quantitative measurements—with methodological rigor, avoiding premature interpretive statements. Key requirements include: (1) systematic reporting of experimental outcomes through statistical validation (e.g., p-values, effect sizes, confidence intervals) and visual representation (e.g., figures, tables) that adhere to journal-specific formatting guidelines; (2) explicit linkage of results to the study’s research objectives and hypotheses, clarifying which findings support, contradict, or extend initial predictions; (3) differentiation between primary (novel) and secondary (supporting) results, with emphasis on the former to maintain focus; and (4) concise yet comprehensive documentation of all critical observations, ensuring reproducibility by peers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA215F8" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="579C8611" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC22heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve">3.1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0DD1">
         <w:t>Subsection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5831732E" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="2AD0252D" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC23heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve">3.1.1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0DD1">
         <w:t>Subsubsection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1C8C5D" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
+    <w:p w14:paraId="0E2EF183" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC35textbeforelist"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>Bulleted lists look like this:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E41D820" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00EC3539" w:rsidRDefault="000946E5" w:rsidP="00EC3539">
+    <w:p w14:paraId="39F3F0FA" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00EC3539" w:rsidRDefault="000946E5" w:rsidP="00EC3539">
       <w:pPr>
         <w:pStyle w:val="SCC38bullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC3539">
         <w:t>First bullet;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0D25B4" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00EC3539" w:rsidRDefault="000946E5" w:rsidP="00986798">
+    <w:p w14:paraId="5E707E1C" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00EC3539" w:rsidRDefault="000946E5" w:rsidP="00986798">
       <w:pPr>
         <w:pStyle w:val="SCC38bullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC3539">
         <w:t>Second bullet;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666C61C0" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00986798" w:rsidRDefault="000946E5" w:rsidP="00747635">
+    <w:p w14:paraId="1CA2E977" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00986798" w:rsidRDefault="000946E5" w:rsidP="00747635">
       <w:pPr>
         <w:pStyle w:val="SCC38bullet"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC3539">
         <w:t>Third bullet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EEEA39" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00747635">
+    <w:p w14:paraId="30E34649" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00747635">
       <w:pPr>
         <w:pStyle w:val="SCC35textbeforelist"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>Numbered lists can be added as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769C86FD" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00986798" w:rsidRDefault="000946E5" w:rsidP="00F25B6A">
+    <w:p w14:paraId="1A0C2002" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00986798" w:rsidRDefault="000946E5" w:rsidP="00F25B6A">
       <w:pPr>
         <w:pStyle w:val="SCC37itemize"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00986798">
         <w:t>First item;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF38288" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00986798" w:rsidRDefault="000946E5" w:rsidP="00F25B6A">
+    <w:p w14:paraId="5E34BD20" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00986798" w:rsidRDefault="000946E5" w:rsidP="00F25B6A">
       <w:pPr>
         <w:pStyle w:val="SCC37itemize"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00986798">
         <w:t>Second item;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E38787" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00986798" w:rsidRDefault="000946E5" w:rsidP="00F25B6A">
+    <w:p w14:paraId="28484AA5" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00986798" w:rsidRDefault="000946E5" w:rsidP="00F25B6A">
       <w:pPr>
         <w:pStyle w:val="SCC37itemize"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00986798">
         <w:t>Third item.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D32415" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00747635">
+    <w:p w14:paraId="7864637F" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00747635">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>The text continues here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1BEB88" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00747635">
+    <w:p w14:paraId="3E49EAE2" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00747635">
       <w:pPr>
         <w:pStyle w:val="SCC22heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>3.2. Figures, Tables</w:t>
       </w:r>
       <w:r w:rsidR="00367C35">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve"> and Schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D279933" w14:textId="77777777" w:rsidR="005D1032" w:rsidRDefault="000946E5" w:rsidP="00747635">
+    <w:p w14:paraId="34C4C1BC" w14:textId="77777777" w:rsidR="005D1032" w:rsidRDefault="000946E5" w:rsidP="00747635">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>All figures and tables should be cited in the main text as Figure 1, Table 1, etc.</w:t>
       </w:r>
       <w:r w:rsidR="00BE0F04" w:rsidRPr="00BE0F04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632D01D5" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="00D81058" w:rsidP="00747635">
+    <w:p w14:paraId="7B4916C5" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="00D81058" w:rsidP="00747635">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Every</w:t>
       </w:r>
       <w:r w:rsidR="005D1032">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005365AE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="005365AE" w:rsidRPr="00BE0F04">
@@ -1653,51 +1651,51 @@
       </w:r>
       <w:r w:rsidR="00BE0F04" w:rsidRPr="00BE0F04">
         <w:t xml:space="preserve">Distinct figure panels </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(subfigures) must</w:t>
       </w:r>
       <w:r w:rsidR="00BE0F04" w:rsidRPr="00BE0F04">
         <w:t xml:space="preserve"> be labeled with lowercase letters in parentheses (e.g., (a), (b)) and described </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>sequentially</w:t>
       </w:r>
       <w:r w:rsidR="00BE0F04" w:rsidRPr="00BE0F04">
         <w:t xml:space="preserve"> within the caption. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AC2D15" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="00387893" w:rsidP="00747635">
+    <w:p w14:paraId="3DFB7CBA" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="00387893" w:rsidP="00747635">
       <w:pPr>
         <w:pStyle w:val="SCC52figure"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747635">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79EE2908" wp14:editId="40A92393">
             <wp:extent cx="1801495" cy="1602740"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="图片 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="图片 2"/>
@@ -1716,364 +1714,364 @@
                     <a:srcRect r="83389"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1801495" cy="1602740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784A5D43" w14:textId="77777777" w:rsidR="002A10FA" w:rsidRPr="002A10FA" w:rsidRDefault="000946E5" w:rsidP="002A10FA">
+    <w:p w14:paraId="73ECBA78" w14:textId="77777777" w:rsidR="002A10FA" w:rsidRPr="002A10FA" w:rsidRDefault="000946E5" w:rsidP="002A10FA">
       <w:pPr>
         <w:pStyle w:val="SCC51figurecaption"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t>This is a figure. Schemes follow the same formatting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E8BCFD" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00747635">
+    <w:p w14:paraId="5BBA71B2" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00747635">
       <w:pPr>
         <w:pStyle w:val="SCC41tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Table 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve"> This is a table. Tables should be placed in the main text near to the first time they are cited.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7859" w:type="dxa"/>
         <w:tblInd w:w="2608" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1964"/>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="1965"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E71BD" w:rsidRPr="0042063C" w14:paraId="3BC0E497" w14:textId="77777777" w:rsidTr="004E71BD">
+      <w:tr w:rsidR="004E71BD" w:rsidRPr="0042063C" w14:paraId="680F08F2" w14:textId="77777777" w:rsidTr="004E71BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A7143F" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="0042063C">
+          <w:p w14:paraId="1AA8AD48" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="0042063C">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22C082AA" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="0042063C">
+          <w:p w14:paraId="540C610C" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="0042063C">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E617C10" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="0042063C">
+          <w:p w14:paraId="79F3E48B" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="0042063C">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CE15685" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="0042063C">
+          <w:p w14:paraId="1C93AAE0" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="0042063C">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E71BD" w:rsidRPr="0042063C" w14:paraId="02155BD8" w14:textId="77777777" w:rsidTr="004E71BD">
+      <w:tr w:rsidR="004E71BD" w:rsidRPr="0042063C" w14:paraId="29A8B635" w14:textId="77777777" w:rsidTr="004E71BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="720E3823" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
+          <w:p w14:paraId="23D72740" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>entry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="268C9B44" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
+          <w:p w14:paraId="100974FB" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2D3F9D" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
+          <w:p w14:paraId="55D97389" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11EE67EB" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
+          <w:p w14:paraId="12322B02" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E71BD" w:rsidRPr="0042063C" w14:paraId="3944AE88" w14:textId="77777777" w:rsidTr="004E71BD">
+      <w:tr w:rsidR="004E71BD" w:rsidRPr="0042063C" w14:paraId="7F5BC492" w14:textId="77777777" w:rsidTr="004E71BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08712D29" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
+          <w:p w14:paraId="4862D7DC" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78DE4081" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
+          <w:p w14:paraId="12FFED23" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="004E71BD" w:rsidP="004E71BD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="015D980F" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="00AA3DCD" w:rsidP="004E71BD">
+          <w:p w14:paraId="7F3925DD" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="00AA3DCD" w:rsidP="004E71BD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9F1DBC" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="00AA3DCD" w:rsidP="004E71BD">
+          <w:p w14:paraId="4E6E7A6F" w14:textId="77777777" w:rsidR="004E71BD" w:rsidRPr="0042063C" w:rsidRDefault="00AA3DCD" w:rsidP="004E71BD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t xml:space="preserve">data </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB7BCA">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AE878BE" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="004A4590" w:rsidRDefault="00CB7BCA" w:rsidP="00747635">
+    <w:p w14:paraId="7E91037B" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="004A4590" w:rsidRDefault="00CB7BCA" w:rsidP="00747635">
       <w:pPr>
         <w:pStyle w:val="SCC43tablefooter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00266200">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="000946E5" w:rsidRPr="00881822">
         <w:t xml:space="preserve"> Tables may have a footer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636CC2A0" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="003F01DB" w:rsidRDefault="00D81058" w:rsidP="00E31696">
+    <w:p w14:paraId="1C3F7BFF" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="003F01DB" w:rsidRDefault="00D81058" w:rsidP="00E31696">
       <w:pPr>
         <w:pStyle w:val="SCC34textspacebefore"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Tables should be used judiciously; avoid duplicating data already presented in the text. Larger or overly complex</w:t>
       </w:r>
       <w:r w:rsidR="004A4590">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> tables should be avoided, with page size constraints considered during preparation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>All tables must be cited in the manuscript text and positioned within main text adjacent to their first mention, following sequential numbering (Table 1, Table 2). V</w:t>
       </w:r>
       <w:r w:rsidR="003F01DB" w:rsidRPr="003F01DB">
@@ -2083,60 +2081,60 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>, blank rows, or blank columns are strongly discouraged in table formatting</w:t>
       </w:r>
       <w:r w:rsidR="003F01DB" w:rsidRPr="003F01DB">
         <w:t>. Use a few horizontal lines for borders and headers</w:t>
       </w:r>
       <w:r w:rsidR="003F01DB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4057"/>
         <w:gridCol w:w="4268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F86026" w:rsidRPr="00826DBD" w14:paraId="63DD3D07" w14:textId="77777777" w:rsidTr="00C659A3">
+      <w:tr w:rsidR="00F86026" w:rsidRPr="00826DBD" w14:paraId="3D0A4029" w14:textId="77777777" w:rsidTr="00C659A3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E735767" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00826DBD" w:rsidRDefault="00387893" w:rsidP="00C659A3">
+          <w:p w14:paraId="4A84B848" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00826DBD" w:rsidRDefault="00387893" w:rsidP="00C659A3">
             <w:pPr>
               <w:pStyle w:val="SCC52figure"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="page3"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00826DBD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33C6880F" wp14:editId="625E7021">
                   <wp:extent cx="2159000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Picture 1" descr="C:\Users\martin\Downloads\testFigure.tif"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\martin\Downloads\testFigure.tif"/>
                           <pic:cNvPicPr>
@@ -2161,51 +2159,51 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="2159000" cy="2159000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09ECFE1C" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00826DBD" w:rsidRDefault="00387893" w:rsidP="00C659A3">
+          <w:p w14:paraId="609E8968" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00826DBD" w:rsidRDefault="00387893" w:rsidP="00C659A3">
             <w:pPr>
               <w:pStyle w:val="SCC52figure"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00826DBD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C00832B" wp14:editId="1AB4F904">
                   <wp:extent cx="2159000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="Picture 1" descr="C:\Users\martin\Downloads\testFigure.tif"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\martin\Downloads\testFigure.tif"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
@@ -2225,1503 +2223,1488 @@
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2159000" cy="2159000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86026" w:rsidRPr="00826DBD" w14:paraId="529374E2" w14:textId="77777777" w:rsidTr="00C659A3">
+      <w:tr w:rsidR="00F86026" w:rsidRPr="00826DBD" w14:paraId="4F71B9EE" w14:textId="77777777" w:rsidTr="00C659A3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4057" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="397B32F9" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00826DBD" w:rsidRDefault="000946E5" w:rsidP="00C659A3">
+          <w:p w14:paraId="4D4C3584" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00826DBD" w:rsidRDefault="000946E5" w:rsidP="00C659A3">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00826DBD">
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="465F56D8" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00826DBD" w:rsidRDefault="000946E5" w:rsidP="00C659A3">
+          <w:p w14:paraId="7FADF3DF" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00826DBD" w:rsidRDefault="000946E5" w:rsidP="00C659A3">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00826DBD">
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DF7E8D3" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+    <w:p w14:paraId="58F6CC7B" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
       <w:pPr>
         <w:pStyle w:val="SCC51figurecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t>This is a figure. Schemes follow another format. If there are multiple panels, they should be listed as: (</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t>) Description of what is contained in the first panel; (</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t>) Description of what is contained in the second panel. Figures should be placed in the main text near to the first time they are cited. A caption on a single line should be centered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AABE7FB" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00826DBD" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+    <w:p w14:paraId="0F0F6F8A" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00826DBD" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
       <w:pPr>
         <w:pStyle w:val="SCC41tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00826DBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Table 2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00826DBD">
         <w:t xml:space="preserve"> This is a table. Tables should be placed in the main text near to the first time they are cited.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10465" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3942"/>
         <w:gridCol w:w="3089"/>
         <w:gridCol w:w="1717"/>
         <w:gridCol w:w="1717"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="6B231C15" w14:textId="77777777" w:rsidTr="00367C35">
+      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="083DB82E" w14:textId="77777777" w:rsidTr="00367C35">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FEF4F71" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="5E36C757" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC771ED" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="768A3602" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="106A5CB4" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="2F46F006" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B73236E" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="4F72F56A" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="42A14C1C" w14:textId="77777777" w:rsidTr="00367C35">
+      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="1D7F93DB" w14:textId="77777777" w:rsidTr="00367C35">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF94BC3" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="42CF79ED" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t xml:space="preserve">entry 1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7BCA">
+            <w:r w:rsidRPr="00266200">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42DC54AD" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="2C85624C" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19A94CB6" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="1418D85A" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF0B01F" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="1830A6E6" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="2586DAC5" w14:textId="77777777" w:rsidTr="00367C35">
+      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="53B271EA" w14:textId="77777777" w:rsidTr="00367C35">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F1A683" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="00F86026" w:rsidP="00826DBD">
+          <w:p w14:paraId="42580B48" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="00F86026" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="118DCF5A" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="46B59103" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0858686B" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="3E890159" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42AA979B" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="29058455" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="78142CA1" w14:textId="77777777" w:rsidTr="00367C35">
+      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="38E9D319" w14:textId="77777777" w:rsidTr="00367C35">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="418379A7" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="00F86026" w:rsidP="00826DBD">
+          <w:p w14:paraId="7FC91152" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="00F86026" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDEDD72" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="5FAA6588" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE26030" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="2705FE3B" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A91025C" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="2BF6DF86" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="5B4A31F4" w14:textId="77777777" w:rsidTr="00367C35">
+      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="64CC8702" w14:textId="77777777" w:rsidTr="00367C35">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="390118F2" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="7D54417E" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A26CA83" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="24616FB1" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D33F22F" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="4906A8F3" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDED2D0" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="1F8C4F57" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="6D7C6520" w14:textId="77777777" w:rsidTr="00367C35">
+      <w:tr w:rsidR="00F86026" w:rsidRPr="0042063C" w14:paraId="5E711DD1" w14:textId="77777777" w:rsidTr="00367C35">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="486B46EA" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="00F86026" w:rsidP="00826DBD">
+          <w:p w14:paraId="15643FBB" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="00F86026" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="568C60B7" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="41EDA0E8" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="626720EC" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="5442B20E" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2966F2C6" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+          <w:p w14:paraId="1DB5B1C2" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="0042063C" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00367C35" w:rsidRPr="0042063C" w14:paraId="6FD0FDAB" w14:textId="77777777" w:rsidTr="00A83FF6">
+      <w:tr w:rsidR="00367C35" w:rsidRPr="0042063C" w14:paraId="2DB99655" w14:textId="77777777" w:rsidTr="00A83FF6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58407C9A" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="3491B990" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>entry 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF90313" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="55888C99" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F7D5A8" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="7286A7C4" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39CC5B22" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="32DEF068" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00367C35" w:rsidRPr="0042063C" w14:paraId="578E130B" w14:textId="77777777" w:rsidTr="00A83FF6">
+      <w:tr w:rsidR="00367C35" w:rsidRPr="0042063C" w14:paraId="4EF716CE" w14:textId="77777777" w:rsidTr="00A83FF6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA06C8D" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="43C8F878" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08713890" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="0FF0F946" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A93AFE5" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="2A97B890" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECFDE41" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="199046C1" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00367C35" w:rsidRPr="0042063C" w14:paraId="09A3E8B7" w14:textId="77777777" w:rsidTr="00367C35">
+      <w:tr w:rsidR="00367C35" w:rsidRPr="0042063C" w14:paraId="42D2934A" w14:textId="77777777" w:rsidTr="00367C35">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="007D6604" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="7832BB9E" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65BF52D6" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="4D5493FC" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77D9BC19" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="40BE007D" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77120703" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
+          <w:p w14:paraId="5425A25C" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="0042063C" w:rsidRDefault="00367C35" w:rsidP="00826DBD">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="0042063C">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70237A3C" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+    <w:p w14:paraId="23695EFE" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
       <w:pPr>
         <w:pStyle w:val="SCC43tablefooter"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CB7BCA">
+      <w:r w:rsidRPr="00266200">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve"> Tables may have a footer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C15541F" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5">
+    <w:p w14:paraId="1C6DF956" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5">
       <w:pPr>
         <w:pStyle w:val="SCC22heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:lastRenderedPageBreak/>
         <w:t>3.3. Formatting of Mathematical Components</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7948FAB5" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00C24CE3" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
+    <w:p w14:paraId="42032186" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00C24CE3" w:rsidRDefault="000946E5" w:rsidP="00826DBD">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>This is example 1 of an equation:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2608" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7398"/>
         <w:gridCol w:w="450"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C24CE3" w:rsidRPr="00C24CE3" w14:paraId="14174438" w14:textId="77777777" w:rsidTr="00C24CE3">
+      <w:tr w:rsidR="00C24CE3" w:rsidRPr="00C24CE3" w14:paraId="09CB6134" w14:textId="77777777" w:rsidTr="00C24CE3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC6DC99" w14:textId="77777777" w:rsidR="00C24CE3" w:rsidRPr="00E84A8D" w:rsidRDefault="00000000" w:rsidP="00C24CE3">
+          <w:p w14:paraId="0D29DDE3" w14:textId="77777777" w:rsidR="00C24CE3" w:rsidRPr="00E84A8D" w:rsidRDefault="00000000" w:rsidP="00C24CE3">
             <w:pPr>
               <w:pStyle w:val="SCC39equation"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:i/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="it-IT" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <m:t>Y</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <m:t>i</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:i/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                   <m:t xml:space="preserve"> = l</m:t>
                 </m:r>
                 <m:d>
                   <m:dPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:dPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <m:t>P</m:t>
                     </m:r>
                   </m:e>
                 </m:d>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:i/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                   <m:t xml:space="preserve">= </m:t>
                 </m:r>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                       </w:rPr>
                       <m:t>β</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <m:t>0</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:i/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                   <m:t xml:space="preserve"> + </m:t>
                 </m:r>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                       </w:rPr>
                       <m:t>β</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <m:t>1</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
                 <m:nary>
                   <m:naryPr>
                     <m:chr m:val="∑"/>
                     <m:grow m:val="1"/>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:naryPr>
                   <m:sub>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria Math" w:hAnsi="Times New Roman"/>
+                        <w:rFonts w:eastAsia="Cambria Math"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <m:t>i=1</m:t>
                     </m:r>
                   </m:sub>
                   <m:sup>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria Math" w:hAnsi="Times New Roman"/>
+                        <w:rFonts w:eastAsia="Cambria Math"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <m:t>n</m:t>
                     </m:r>
                   </m:sup>
                   <m:e>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                             <w:i/>
                             <w:lang w:val="it-IT"/>
                           </w:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <m:rPr>
                             <m:nor/>
                           </m:rPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:i/>
                             <w:lang w:val="it-IT"/>
                           </w:rPr>
                           <m:t>X</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <m:rPr>
                             <m:nor/>
                           </m:rPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:i/>
                             <w:lang w:val="it-IT"/>
                           </w:rPr>
                           <m:t>i</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                   </m:e>
                 </m:nary>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:i/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                   <m:t>+</m:t>
                 </m:r>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+                    <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                     <w:i/>
                     <w:lang w:val="it-IT" w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <m:t xml:space="preserve"> </m:t>
                 </m:r>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <m:t>X</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <m:t>i</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:i/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                   <m:t xml:space="preserve"> + </m:t>
                 </m:r>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                       </w:rPr>
                       <m:t>ε</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                         <w:lang w:val="it-IT"/>
                       </w:rPr>
                       <m:t>i</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B09DAB0" w14:textId="77777777" w:rsidR="00C24CE3" w:rsidRPr="00CB7BCA" w:rsidRDefault="00C24CE3" w:rsidP="00CB7BCA">
+          <w:p w14:paraId="1A31F687" w14:textId="77777777" w:rsidR="00C24CE3" w:rsidRPr="00CB7BCA" w:rsidRDefault="00C24CE3" w:rsidP="00CB7BCA">
             <w:pPr>
               <w:pStyle w:val="SCC3aequationnumber"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:iCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB7BCA">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BA0C73F" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
+    <w:p w14:paraId="5A5CB84B" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC32textnoindent"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>the text following an equation need not be a new paragraph. Please punctuate equations as regular text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4208B0DA" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5">
+    <w:p w14:paraId="3216FC20" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>Theorem-type environments (including propositions, lemmas, corollaries etc.) can be formatted as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6275636D" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
+    <w:p w14:paraId="36D31A2A" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC81theorem"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Theorem 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve"> Example text of a theorem. Theorems, propositions, lemmas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve"> should be numbered sequentially (i.e., Proposition 2 follows Theorem 1). Examples or Remarks use the same formatting, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C24CE3">
         <w:rPr>
           <w:w w:val="97"/>
           <w:fitText w:val="7938" w:id="-1942188528"/>
         </w:rPr>
         <w:t>but should be numbered separately, so a document may contain Theorem 1, Remark 1 and Example 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C742A55" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
+    <w:p w14:paraId="5B9F7C1F" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>The text continues here. Proofs must be formatted as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F88E1A3" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00A7378E" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
+    <w:p w14:paraId="10699A50" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00A7378E" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC82proof"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7378E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Proof of Theorem 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7378E">
         <w:t xml:space="preserve"> Text of the proof. Note that the phrase “of Theorem 1” is optional if it is clear which theorem is being referred to. Always finish a proof with the following symbol. □</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6144ED20" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
+    <w:p w14:paraId="3E51BBDD" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>The text continues here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C49C655" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
+    <w:p w14:paraId="60A0EE17" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC21heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>4. Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254A7F53" w14:textId="77777777" w:rsidR="00C85C42" w:rsidRDefault="00C85C42" w:rsidP="000D7624">
+    <w:p w14:paraId="18DADC46" w14:textId="77777777" w:rsidR="00C85C42" w:rsidRDefault="00C85C42" w:rsidP="000D7624">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85C42">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>n th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85C42">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> section, authors should interpret the study’s findings by relating them to prior research and the working hypotheses that framed the investigation. This involves synthesizing how the results align with, extend, or challenge existing knowledge in the field. Additionally, the implications of the findings should be explored within the broadest possible context—considering their relevance to theory, practice, or policy. Finally, the section may highlight promising avenues for future research, based on the study’s limitations, unresolved questions, or emerging trends identified in the analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360361D4" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
+    <w:p w14:paraId="1F411CD5" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC21heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>5. Conclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACCD137" w14:textId="77777777" w:rsidR="00F51770" w:rsidRPr="00F51770" w:rsidRDefault="00F51770" w:rsidP="00A7378E">
+    <w:p w14:paraId="1FFBE216" w14:textId="77777777" w:rsidR="00F51770" w:rsidRPr="00F51770" w:rsidRDefault="00F51770" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51770">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>While optional, this section is strongly recommended when the Discussion exceeds 1,500 words or involves multifaceted findings requiring synthesis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E830498" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
+    <w:p w14:paraId="1D1D1D24" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC21heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>6. Patents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63541E59" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000D7624" w:rsidP="00A7378E">
+    <w:p w14:paraId="00F3BBEF" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000D7624" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
       </w:pPr>
       <w:r w:rsidRPr="000D7624">
         <w:t>This section is optional; however, it may be included if the work described herein has led to the grant, filing, or issuance of patents</w:t>
       </w:r>
       <w:r w:rsidR="000946E5" w:rsidRPr="00881822">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1D2216" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
+    <w:p w14:paraId="217D68BD" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Supplementary Materials: </w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve">The following supporting information can be downloaded at: </w:t>
       </w:r>
       <w:r w:rsidR="000D7624" w:rsidRPr="000D7624">
         <w:t>https://</w:t>
       </w:r>
       <w:r w:rsidR="00AE3495" w:rsidRPr="00881822">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00AE3495" w:rsidRPr="00881822">
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ccpress</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t>.com/xxx/s1, Figure S1: title; Table S1: title; Video S1: title.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B17318" w14:textId="77777777" w:rsidR="005778F0" w:rsidRPr="00367C35" w:rsidRDefault="00157CB1" w:rsidP="005778F0">
+    <w:p w14:paraId="6327D4E1" w14:textId="77777777" w:rsidR="005778F0" w:rsidRPr="00367C35" w:rsidRDefault="00157CB1" w:rsidP="005778F0">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00587CE3" w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>edi</w:t>
       </w:r>
@@ -3751,51 +3734,51 @@
         </w:rPr>
         <w:t xml:space="preserve">or research articles with a single author, a concise paragraph must be included to specify their individual contributions. This paragraph should state: </w:t>
       </w:r>
       <w:r w:rsidR="00367C35">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="005778F0" w:rsidRPr="005778F0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>This is a single-author paper, and the author takes sole responsibility for all aspects of the work, including concept development, study design, data analysis, manuscript drafting, and revision.</w:t>
       </w:r>
       <w:r w:rsidR="00367C35">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F99360A" w14:textId="77777777" w:rsidR="005778F0" w:rsidRPr="00367C35" w:rsidRDefault="005778F0" w:rsidP="005778F0">
+    <w:p w14:paraId="0A1EA641" w14:textId="77777777" w:rsidR="005778F0" w:rsidRPr="00367C35" w:rsidRDefault="005778F0" w:rsidP="005778F0">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005778F0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">For multi-author research articles, a brief paragraph detailing each author’s specific contributions is also required. Contributions should be described using </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00923341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>CRediT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005778F0">
@@ -4020,156 +4003,166 @@
         </w:rPr>
         <w:t xml:space="preserve">eview &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00367C35">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005778F0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>diting.</w:t>
       </w:r>
       <w:r w:rsidR="00367C35">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BADAB3" w14:textId="77777777" w:rsidR="005778F0" w:rsidRPr="005778F0" w:rsidRDefault="005778F0" w:rsidP="005778F0">
+    <w:p w14:paraId="54DCB3A0" w14:textId="77777777" w:rsidR="005778F0" w:rsidRPr="005778F0" w:rsidRDefault="005778F0" w:rsidP="005778F0">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005778F0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Authors are reminded to consult the CRediT Contributor Roles Taxonomy for formal definitions of these terms. Importantly, authorship must be restricted to individuals who have made ​substantial contributions​ to the conception, design, execution, or interpretation of the reported work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4264E04A" w14:textId="77777777" w:rsidR="00157CB1" w:rsidRDefault="00157CB1" w:rsidP="00A7378E">
+    <w:p w14:paraId="31E3DAD1" w14:textId="77777777" w:rsidR="00157CB1" w:rsidRDefault="00157CB1" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Data Availability Statement:</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0080727E" w:rsidRPr="0080727E">
         <w:t>In this section, please provide details on where data supporting the reported results can be accessed, including links to publicly archived datasets analyzed or generated during the study. If no data were reported in the study, "Not applicable" may be included here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FD59DD" w14:textId="77777777" w:rsidR="005E6541" w:rsidRDefault="00157CB1" w:rsidP="005E6541">
+    <w:p w14:paraId="0D4E47AA" w14:textId="77777777" w:rsidR="005E6541" w:rsidRDefault="00157CB1" w:rsidP="005E6541">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Funding: </w:t>
       </w:r>
       <w:r w:rsidR="005E6541">
         <w:t xml:space="preserve">Authors must include a funding statement as follows: either “This research received no external funding” or “This research was funded by [NAME OF FUNDER], grant number [XXX].” </w:t>
       </w:r>
       <w:r w:rsidR="00377FCE" w:rsidRPr="00377FCE">
         <w:t>Multiple grant numbers should be separated by commas, multiple agencies by semicolons.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6D4B1A" w14:textId="77777777" w:rsidR="00157CB1" w:rsidRPr="00377FCE" w:rsidRDefault="005E6541" w:rsidP="005E6541">
+    <w:p w14:paraId="0F200008" w14:textId="77777777" w:rsidR="00157CB1" w:rsidRPr="00377FCE" w:rsidRDefault="005E6541" w:rsidP="005E6541">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ensure that all funding details are verified for accuracy, and use the standardized spelling of funding agency names as listed on </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00CB531E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://search.crossref.org/funding</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E6F9CA" w14:textId="77777777" w:rsidR="00B5021D" w:rsidRDefault="00157CB1" w:rsidP="00B5021D">
+    <w:p w14:paraId="59ADDA05" w14:textId="77777777" w:rsidR="00B5021D" w:rsidRDefault="00157CB1" w:rsidP="00B5021D">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Conflicts of Interest: </w:t>
       </w:r>
       <w:r w:rsidR="00B5021D">
-        <w:t>Authors must declare any conflicts of interest or state, “The author(s) declare(s) no conflict of interest.” This includes identifying and disclosing any personal circumstances or interests that may be perceived as inappropriately influencing the representation or interpretation of the reported research results.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03098FF4" w14:textId="77777777" w:rsidR="00157CB1" w:rsidRDefault="00B5021D" w:rsidP="00B5021D">
+        <w:t>Authors must declare any conflicts of interest or state, “The author(s) declare(s) no conflict</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3867">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5021D">
+        <w:t xml:space="preserve"> of interest.” This includes identifying and disclosing any personal circumstances or interests that may be perceived as inappropriately influencing the representation or interpretation of the reported research results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D91C49C" w14:textId="77777777" w:rsidR="00157CB1" w:rsidRDefault="00B5021D" w:rsidP="00B5021D">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Additionally, any role of the funders in the study design; in the collection, analysis, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results must be declared in this section. If the funders had no such role, authors must state: “The funders had no role in the study design; in the collection, analysis, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E447C1" w14:textId="77777777" w:rsidR="00367084" w:rsidRPr="00367084" w:rsidRDefault="002D7FBE" w:rsidP="00367084">
+    <w:p w14:paraId="5C3089DC" w14:textId="77777777" w:rsidR="00367084" w:rsidRPr="00367084" w:rsidRDefault="002D7FBE" w:rsidP="00367084">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7FBE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>IRB</w:t>
       </w:r>
       <w:r w:rsidR="00FC5C89" w:rsidRPr="00F92707">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Statement:</w:t>
       </w:r>
@@ -4236,615 +4229,592 @@
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00367084" w:rsidRPr="00367084">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>or Ethics Committee statement and approval number if the study required ethical review. For studies not necessitating ethical approval, this section may be omitted (though the Editorial Office may request additional information if needed).</w:t>
       </w:r>
       <w:r w:rsidR="006461FC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00367084" w:rsidRPr="00367084">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Specifically:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A16EDC" w14:textId="77777777" w:rsidR="00367084" w:rsidRPr="00367084" w:rsidRDefault="00367084" w:rsidP="00367084">
+    <w:p w14:paraId="4D259A0F" w14:textId="77777777" w:rsidR="00367084" w:rsidRPr="00367084" w:rsidRDefault="00367084" w:rsidP="00367084">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367084">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>For human subjects’ research: State, “The study was conducted in accordance with the Declaration of Helsinki and approved by the Institutional Review Board (or Ethics Committee) of [NAME OF INSTITUTE] (protocol code: XXX; approval date: [DATE]).”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C26E428" w14:textId="77777777" w:rsidR="00367084" w:rsidRPr="00367084" w:rsidRDefault="00367084" w:rsidP="00367084">
+    <w:p w14:paraId="369402D2" w14:textId="77777777" w:rsidR="00367084" w:rsidRPr="00367084" w:rsidRDefault="00367084" w:rsidP="00367084">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367084">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>For animal research: Specify, “The animal study protocol was approved by the Institutional Review Board (or Ethics Committee) of [NAME OF INSTITUTE] (protocol code: XXX; approval date: [DATE]).”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0BC4A5" w14:textId="77777777" w:rsidR="00367084" w:rsidRPr="00367084" w:rsidRDefault="00367084" w:rsidP="00367084">
+    <w:p w14:paraId="673D162B" w14:textId="77777777" w:rsidR="00367084" w:rsidRPr="00367084" w:rsidRDefault="00367084" w:rsidP="00367084">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367084">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>For ethically waived studies: Explain, “Ethical review and approval were waived for this study due to [detailed justification].”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D83E05C" w14:textId="77777777" w:rsidR="00367084" w:rsidRPr="00367084" w:rsidRDefault="00367084" w:rsidP="00367084">
+    <w:p w14:paraId="2D884E55" w14:textId="77777777" w:rsidR="00367084" w:rsidRPr="00367084" w:rsidRDefault="00367084" w:rsidP="00367084">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367084">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>For non-human/non-animal studies: Indicate “Not applicable.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1742EAFD" w14:textId="77777777" w:rsidR="00FC5C89" w:rsidRPr="00F92707" w:rsidRDefault="00367084" w:rsidP="00367084">
+    <w:p w14:paraId="6131DD22" w14:textId="77777777" w:rsidR="00FC5C89" w:rsidRPr="00F92707" w:rsidRDefault="00367084" w:rsidP="00367084">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00367084">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>This ensures transparency about ethical oversight and compliance with international standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3D9CE9" w14:textId="77777777" w:rsidR="008D7CA7" w:rsidRPr="008D7CA7" w:rsidRDefault="00FC5C89" w:rsidP="008D7CA7">
+    <w:p w14:paraId="50FD3B6A" w14:textId="77777777" w:rsidR="008D7CA7" w:rsidRPr="008D7CA7" w:rsidRDefault="00FC5C89" w:rsidP="008D7CA7">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F92707">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Informed Consent Statement</w:t>
       </w:r>
       <w:r w:rsidRPr="00F92707">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="008D7CA7" w:rsidRPr="008D7CA7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Any research article describing a study involving human participants must include an informed consent statement. Authors should use one of the following formulations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB98EE8" w14:textId="77777777" w:rsidR="008D7CA7" w:rsidRPr="008D7CA7" w:rsidRDefault="00367C35" w:rsidP="008D7CA7">
+    <w:p w14:paraId="1DDD3816" w14:textId="77777777" w:rsidR="008D7CA7" w:rsidRPr="008D7CA7" w:rsidRDefault="00367C35" w:rsidP="008D7CA7">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="008D7CA7" w:rsidRPr="008D7CA7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Informed consent was obtained from all subjects involved in the study.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAC2249" w14:textId="77777777" w:rsidR="008D7CA7" w:rsidRPr="008D7CA7" w:rsidRDefault="00367C35" w:rsidP="008D7CA7">
+    <w:p w14:paraId="4ABD7105" w14:textId="77777777" w:rsidR="008D7CA7" w:rsidRPr="008D7CA7" w:rsidRDefault="00367C35" w:rsidP="008D7CA7">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="008D7CA7" w:rsidRPr="008D7CA7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Patient consent was waived due to [detailed justification].” (Provide a clear rationale for waiver.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AC39B8" w14:textId="77777777" w:rsidR="008D7CA7" w:rsidRPr="008D7CA7" w:rsidRDefault="00367C35" w:rsidP="008D7CA7">
+    <w:p w14:paraId="60A59C2A" w14:textId="77777777" w:rsidR="008D7CA7" w:rsidRPr="008D7CA7" w:rsidRDefault="00367C35" w:rsidP="008D7CA7">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="008D7CA7" w:rsidRPr="008D7CA7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Not applicable.” (For studies not involving humans.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242EEA3D" w14:textId="77777777" w:rsidR="00FC5C89" w:rsidRPr="00F92707" w:rsidRDefault="008D7CA7" w:rsidP="00554EB9">
+    <w:p w14:paraId="4C64DECF" w14:textId="77777777" w:rsidR="00FC5C89" w:rsidRPr="00F92707" w:rsidRDefault="008D7CA7" w:rsidP="00554EB9">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7CA7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Additionally, for studies involving identifiable patients (including self-identified individuals), written informed consent for publication must be obtained. If applicable, include the statement: “Written informed consent has been obtained from the patient(s) to publish this paper.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DCE7F3" w14:textId="77777777" w:rsidR="00881822" w:rsidRDefault="00157CB1" w:rsidP="00F23679">
+    <w:p w14:paraId="54C48616" w14:textId="77777777" w:rsidR="00881822" w:rsidRDefault="00157CB1" w:rsidP="00F23679">
       <w:pPr>
         <w:pStyle w:val="SCC62BackMatter"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgments: </w:t>
       </w:r>
       <w:r w:rsidR="00F23679">
         <w:t xml:space="preserve">Acknowledgments of people, grants, funds, etc. should be placed </w:t>
       </w:r>
       <w:r w:rsidR="00F23679">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00F23679" w:rsidRPr="00881822">
         <w:t>n this section</w:t>
       </w:r>
       <w:r w:rsidR="00F23679">
         <w:t>. The names of funding organizations should be written in full. Authors are encouraged to follow the funder’s specific guidance on acknowledgments (if applicable).</w:t>
       </w:r>
       <w:r w:rsidR="00F23679">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F23679">
         <w:t>The Acknowledgments section should include all contributors who do not meet the criteria for authorship. It is best practice to obtain consent from non-author contributors who you are acknowledging in your manuscript.</w:t>
       </w:r>
       <w:r w:rsidRPr="00881822">
         <w:t xml:space="preserve"> If the study did not acknowledge any support, you might add “Not applicable” here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BB3230" w14:textId="77777777" w:rsidR="00F92707" w:rsidRDefault="00F92707" w:rsidP="00F92707">
+    <w:p w14:paraId="1258E07F" w14:textId="77777777" w:rsidR="00F92707" w:rsidRDefault="00F92707" w:rsidP="00F92707">
       <w:pPr>
         <w:pStyle w:val="SCC21heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Abbreviations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F813E44" w14:textId="77777777" w:rsidR="00F92707" w:rsidRDefault="00F92707" w:rsidP="00F92707">
+    <w:p w14:paraId="76A92E31" w14:textId="77777777" w:rsidR="00F92707" w:rsidRDefault="00F92707" w:rsidP="00F92707">
       <w:pPr>
         <w:pStyle w:val="SCC32textnoindent"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F92707">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>The following abbreviations are used in this manuscript:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2608" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3907"/>
         <w:gridCol w:w="3941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w14:paraId="1E9D5652" w14:textId="77777777" w:rsidTr="00367C35">
+      <w:tr w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w14:paraId="1567DFB2" w14:textId="77777777" w:rsidTr="00367C35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3EA6F2" w14:textId="77777777" w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w:rsidRDefault="00FE4BA7" w:rsidP="00FE4BA7">
+          <w:p w14:paraId="535E07A2" w14:textId="77777777" w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w:rsidRDefault="00FE4BA7" w:rsidP="00FE4BA7">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4BA7">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>SCC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A976F7F" w14:textId="77777777" w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w:rsidRDefault="00FE4BA7" w:rsidP="00FE4BA7">
+          <w:p w14:paraId="5957B92D" w14:textId="77777777" w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w:rsidRDefault="00FE4BA7" w:rsidP="00FE4BA7">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4BA7">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE4BA7">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>cholar Community Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w14:paraId="5E57FEB6" w14:textId="77777777" w:rsidTr="00367C35">
+      <w:tr w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w14:paraId="66B31F9E" w14:textId="77777777" w:rsidTr="00367C35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="150552F2" w14:textId="77777777" w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w:rsidRDefault="00FE4BA7" w:rsidP="00FE4BA7">
+          <w:p w14:paraId="4CFD7C2A" w14:textId="77777777" w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w:rsidRDefault="00FE4BA7" w:rsidP="00FE4BA7">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4BA7">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>COPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="084BC883" w14:textId="77777777" w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w:rsidRDefault="00FE4BA7" w:rsidP="00FE4BA7">
+          <w:p w14:paraId="3391428E" w14:textId="77777777" w:rsidR="00F92707" w:rsidRPr="00FE4BA7" w:rsidRDefault="00FE4BA7" w:rsidP="00FE4BA7">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4BA7">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Committee on Publication Ethics</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE4BA7" w:rsidRPr="00FE4BA7" w14:paraId="152C5979" w14:textId="77777777" w:rsidTr="00367C35">
+      <w:tr w:rsidR="00FE4BA7" w:rsidRPr="00FE4BA7" w14:paraId="34A27816" w14:textId="77777777" w:rsidTr="00367C35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70D38400" w14:textId="77777777" w:rsidR="00FE4BA7" w:rsidRPr="00FE4BA7" w:rsidRDefault="00C4608D" w:rsidP="00FE4BA7">
+          <w:p w14:paraId="00D0EF08" w14:textId="77777777" w:rsidR="00FE4BA7" w:rsidRPr="00FE4BA7" w:rsidRDefault="00C4608D" w:rsidP="00FE4BA7">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4608D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>GenAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7BE5D0" w14:textId="77777777" w:rsidR="00FE4BA7" w:rsidRPr="00FE4BA7" w:rsidRDefault="00C4608D" w:rsidP="00FE4BA7">
+          <w:p w14:paraId="6A6EB855" w14:textId="77777777" w:rsidR="00FE4BA7" w:rsidRPr="00FE4BA7" w:rsidRDefault="00C4608D" w:rsidP="00FE4BA7">
             <w:pPr>
               <w:pStyle w:val="SCC42tablebody"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4608D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Generative AI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="617122A3" w14:textId="77777777" w:rsidR="00F92707" w:rsidRPr="00F92707" w:rsidRDefault="00F92707" w:rsidP="00F92707">
+    <w:p w14:paraId="57E5B5D0" w14:textId="77777777" w:rsidR="00F92707" w:rsidRPr="00F92707" w:rsidRDefault="00F92707" w:rsidP="00F92707">
       <w:pPr>
         <w:pStyle w:val="SCC32textnoindent"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4AC372" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00E17202">
+    <w:p w14:paraId="227CD3E4" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00E17202">
       <w:pPr>
         <w:pStyle w:val="SCCAppendix"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:t>Appendix A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B38CC65" w14:textId="77777777" w:rsidR="004940F3" w:rsidRPr="004940F3" w:rsidRDefault="004940F3" w:rsidP="004940F3">
+    <w:p w14:paraId="29D997D0" w14:textId="77777777" w:rsidR="004940F3" w:rsidRPr="004940F3" w:rsidRDefault="004940F3" w:rsidP="004940F3">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004940F3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>The appendix is an optional section designed to include supplementary details and data that enhance, but do not disrupt, the flow of the main text. It may contain:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0632AD" w14:textId="77777777" w:rsidR="004940F3" w:rsidRPr="004940F3" w:rsidRDefault="004940F3" w:rsidP="004940F3">
+    <w:p w14:paraId="1BA1D311" w14:textId="77777777" w:rsidR="004940F3" w:rsidRPr="004940F3" w:rsidRDefault="004940F3" w:rsidP="004940F3">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004940F3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Expanded explanations of experimental methodologies or technical details that are critical to reproducibility but would detract from the narrative of the main manuscript;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D31DF1" w14:textId="77777777" w:rsidR="004940F3" w:rsidRPr="004940F3" w:rsidRDefault="004940F3" w:rsidP="004940F3">
+    <w:p w14:paraId="2A2AF81D" w14:textId="77777777" w:rsidR="004940F3" w:rsidRPr="004940F3" w:rsidRDefault="004940F3" w:rsidP="004940F3">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004940F3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Figures or tables presenting replicate data for experiments where only representative results are shown in the primary text (if brief) or as standalone supplementary materials;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B309392" w14:textId="77777777" w:rsidR="004940F3" w:rsidRPr="004940F3" w:rsidRDefault="004940F3" w:rsidP="004940F3">
+    <w:p w14:paraId="4D7D2835" w14:textId="77777777" w:rsidR="004940F3" w:rsidRPr="004940F3" w:rsidRDefault="004940F3" w:rsidP="004940F3">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004940F3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Mathematical proofs, derivations, or extended analyses of results that are not central to the paper’s core conclusions but support its scientific rigor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219A2CF8" w14:textId="77777777" w:rsidR="004940F3" w:rsidRPr="004940F3" w:rsidRDefault="004940F3" w:rsidP="004940F3">
+    <w:p w14:paraId="557C5185" w14:textId="77777777" w:rsidR="004940F3" w:rsidRPr="004940F3" w:rsidRDefault="004940F3" w:rsidP="004940F3">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004940F3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>This section serves as a repository for information that strengthens the manuscript’s transparency and completeness without interrupting the main narrative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BBF345" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00C659A3" w:rsidRDefault="000946E5" w:rsidP="00E17202">
+    <w:p w14:paraId="1D50341C" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00C659A3" w:rsidRDefault="000946E5" w:rsidP="00E17202">
       <w:pPr>
         <w:pStyle w:val="SCCAppendix"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C659A3">
         <w:t>Appendix B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F707B59" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5">
+    <w:p w14:paraId="28EBD304" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5">
       <w:pPr>
         <w:pStyle w:val="SCC31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00881822">
         <w:lastRenderedPageBreak/>
         <w:t>All appendix sections must be cited in the main text. In the appendices, Figures, Tables, etc. should be labeled starting with “A”—e.g., Figure A1, Figure A2, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49390B01" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00DE61EE">
+    <w:p w14:paraId="7A0B06CF" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="00881822" w:rsidRDefault="000946E5" w:rsidP="00DE61EE">
       <w:pPr>
         <w:pStyle w:val="SCCReferenceHeading"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk166334781"/>
       <w:r w:rsidRPr="00881822">
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="2C680101" w14:textId="77777777" w:rsidR="00EF3529" w:rsidRPr="00A7378E" w:rsidRDefault="00B3610A" w:rsidP="00FB44A2">
+    <w:p w14:paraId="1411228C" w14:textId="77777777" w:rsidR="00EF3529" w:rsidRPr="00A7378E" w:rsidRDefault="00B3610A" w:rsidP="00FB44A2">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:ind w:left="425" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3610A">
         <w:t>References in the text (including citations in tables and legends) must be arranged in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3610A">
         <w:t>alphabetical order of the first author in the Reference list and listed individually at the end of the manuscript.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002457D7" w:rsidRPr="002457D7">
@@ -4895,93 +4865,93 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF3529" w:rsidRPr="00A7378E">
         <w:t xml:space="preserve">The references in the text (and the bibliography) may appear as field codes (marked with a gray background) if you use EndNote. Make sure that all field codes and hidden links are removed from the manuscript in this </w:t>
       </w:r>
       <w:r w:rsidR="00B05513" w:rsidRPr="00A7378E">
         <w:t>case</w:t>
       </w:r>
       <w:r w:rsidR="00B05513" w:rsidRPr="00A7378E">
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
         </w:rPr>
         <w:t>. Whenever</w:t>
       </w:r>
       <w:r w:rsidR="00EF3529" w:rsidRPr="00A7378E">
         <w:rPr>
           <w:rFonts w:eastAsia="宋体"/>
         </w:rPr>
         <w:t xml:space="preserve"> possible, include the digital object identifier (DOI) for all references</w:t>
       </w:r>
       <w:r w:rsidR="00EF3529" w:rsidRPr="00A7378E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFB3C76" w14:textId="77777777" w:rsidR="00EF3529" w:rsidRPr="00A7378E" w:rsidRDefault="00EF3529" w:rsidP="00FB44A2">
+    <w:p w14:paraId="70670556" w14:textId="77777777" w:rsidR="00EF3529" w:rsidRPr="00A7378E" w:rsidRDefault="00EF3529" w:rsidP="00FB44A2">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:ind w:left="425" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7378E">
         <w:t>References and citations in the Supplementary Materials are permitted provided that they appear in this reference list as well.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4B3E14" w14:textId="77777777" w:rsidR="00EF3529" w:rsidRDefault="00EF3529" w:rsidP="00A7378E">
+    <w:p w14:paraId="3B44A216" w14:textId="77777777" w:rsidR="00EF3529" w:rsidRDefault="00EF3529" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A995C7C" w14:textId="77777777" w:rsidR="000D3C70" w:rsidRPr="000D3C70" w:rsidRDefault="00602598" w:rsidP="00BC6679">
+    <w:p w14:paraId="530B0AEB" w14:textId="77777777" w:rsidR="000D3C70" w:rsidRPr="000D3C70" w:rsidRDefault="00602598" w:rsidP="00BC6679">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r w:rsidR="000D3C70">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Journal Article</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387DC502" w14:textId="77777777" w:rsidR="00EF3529" w:rsidRPr="00FB44A2" w:rsidRDefault="000D3C70" w:rsidP="000D3C70">
+    <w:p w14:paraId="69AECCE9" w14:textId="77777777" w:rsidR="00EF3529" w:rsidRPr="00FB44A2" w:rsidRDefault="000D3C70" w:rsidP="000D3C70">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="00EF3529" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, A. </w:t>
       </w:r>
       <w:r w:rsidR="00B66367" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -5183,75 +5153,75 @@
         <w:t>Last page</w:t>
       </w:r>
       <w:r w:rsidR="00003545" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>/Article Number</w:t>
       </w:r>
       <w:r w:rsidR="00EF3529" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00471F77" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://doi.org/xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFBADE6" w14:textId="77777777" w:rsidR="000D3C70" w:rsidRDefault="00602598" w:rsidP="00BC6679">
+    <w:p w14:paraId="71F7E3ED" w14:textId="77777777" w:rsidR="000D3C70" w:rsidRDefault="00602598" w:rsidP="00BC6679">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) </w:t>
       </w:r>
       <w:r w:rsidR="000D3C70" w:rsidRPr="000D3C70">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Books</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114B3809" w14:textId="77777777" w:rsidR="000D3C70" w:rsidRPr="00FB44A2" w:rsidRDefault="000D3C70" w:rsidP="00A7378E">
+    <w:p w14:paraId="4DF000C5" w14:textId="77777777" w:rsidR="000D3C70" w:rsidRPr="00FB44A2" w:rsidRDefault="000D3C70" w:rsidP="00A7378E">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Author, A.</w:t>
       </w:r>
       <w:r w:rsidR="00B66367" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, &amp; Author, B.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
@@ -5317,76 +5287,76 @@
       <w:r w:rsidR="00B66367" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00471F77" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://doi.org/xxxx</w:t>
       </w:r>
       <w:r w:rsidR="00471F77" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if available)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB15ED4" w14:textId="77777777" w:rsidR="00602598" w:rsidRPr="00D2409E" w:rsidRDefault="00602598" w:rsidP="00BC6679">
+    <w:p w14:paraId="0B5A6135" w14:textId="77777777" w:rsidR="00602598" w:rsidRPr="00D2409E" w:rsidRDefault="00602598" w:rsidP="00BC6679">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) </w:t>
       </w:r>
       <w:r w:rsidRPr="000D3C70">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Book Chapters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688FAF46" w14:textId="77777777" w:rsidR="00B66367" w:rsidRPr="00FB44A2" w:rsidRDefault="00B66367" w:rsidP="00B66367">
+    <w:p w14:paraId="254FE75A" w14:textId="77777777" w:rsidR="00B66367" w:rsidRPr="00FB44A2" w:rsidRDefault="00B66367" w:rsidP="00B66367">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Author, A. (Year). Title of the chapter. In E. E. Editor (Ed.), </w:t>
       </w:r>
       <w:r w:rsidR="00602598" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of book </w:t>
@@ -5448,51 +5418,51 @@
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Name.</w:t>
       </w:r>
       <w:r w:rsidR="00471F77" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00471F77" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://doi.org/xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B43FC79" w14:textId="77777777" w:rsidR="00602598" w:rsidRPr="00FB44A2" w:rsidRDefault="00602598" w:rsidP="00602598">
+    <w:p w14:paraId="056B2AE9" w14:textId="77777777" w:rsidR="00602598" w:rsidRPr="00FB44A2" w:rsidRDefault="00602598" w:rsidP="00602598">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Author, A. (Year). Title of the chapter. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>In E. E. Editor &amp; F. F. Editor</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
@@ -5564,51 +5534,51 @@
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00471F77" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00471F77" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://doi.org/xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A39AB50" w14:textId="77777777" w:rsidR="00602598" w:rsidRDefault="00602598" w:rsidP="00BC6679">
+    <w:p w14:paraId="7B59DD7F" w14:textId="77777777" w:rsidR="00602598" w:rsidRDefault="00602598" w:rsidP="00BC6679">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(4) Master</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -5623,51 +5593,51 @@
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">heses or Doctoral </w:t>
       </w:r>
       <w:r w:rsidR="00F81D08">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>issertations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016DF18F" w14:textId="77777777" w:rsidR="00602598" w:rsidRPr="00FB44A2" w:rsidRDefault="00602598" w:rsidP="00D20CD0">
+    <w:p w14:paraId="41933B76" w14:textId="77777777" w:rsidR="00602598" w:rsidRPr="00FB44A2" w:rsidRDefault="00602598" w:rsidP="00D20CD0">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Author, A. (Year). </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Title</w:t>
@@ -5733,51 +5703,51 @@
       <w:r w:rsidR="00D20CD0" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D20CD0" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Name.</w:t>
       </w:r>
       <w:r w:rsidR="00F81D08" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D8B817" w14:textId="77777777" w:rsidR="0048110F" w:rsidRPr="00FB44A2" w:rsidRDefault="0048110F" w:rsidP="0048110F">
+    <w:p w14:paraId="485CEE1D" w14:textId="77777777" w:rsidR="0048110F" w:rsidRPr="00FB44A2" w:rsidRDefault="0048110F" w:rsidP="0048110F">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Author, A. (Year). </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Title of thesis</w:t>
@@ -5833,77 +5803,77 @@
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Name.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://doi.org/xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221B2C97" w14:textId="77777777" w:rsidR="00D20CD0" w:rsidRPr="00FB44A2" w:rsidRDefault="00D20CD0" w:rsidP="00BC6679">
+    <w:p w14:paraId="3027BCFB" w14:textId="77777777" w:rsidR="00D20CD0" w:rsidRPr="00FB44A2" w:rsidRDefault="00D20CD0" w:rsidP="00BC6679">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(5) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6679">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Reports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078A60F8" w14:textId="77777777" w:rsidR="00D20CD0" w:rsidRPr="00FB44A2" w:rsidRDefault="00D20CD0" w:rsidP="00D20CD0">
+    <w:p w14:paraId="7F89B8FB" w14:textId="77777777" w:rsidR="00D20CD0" w:rsidRPr="00FB44A2" w:rsidRDefault="00D20CD0" w:rsidP="00D20CD0">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="00F81D08" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
@@ -5991,51 +5961,51 @@
       <w:r w:rsidR="00471F77" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>rganization</w:t>
       </w:r>
       <w:r w:rsidR="00471F77" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F81D08" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B6C1D7" w14:textId="77777777" w:rsidR="00F81D08" w:rsidRPr="00FB44A2" w:rsidRDefault="00F81D08" w:rsidP="00D20CD0">
+    <w:p w14:paraId="618A602E" w14:textId="77777777" w:rsidR="00F81D08" w:rsidRPr="00FB44A2" w:rsidRDefault="00F81D08" w:rsidP="00D20CD0">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">overnment </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
@@ -6099,70 +6069,70 @@
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Title of report</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18373458" w14:textId="77777777" w:rsidR="00F81D08" w:rsidRPr="00FB44A2" w:rsidRDefault="00F81D08" w:rsidP="00BC6679">
+    <w:p w14:paraId="1498AD3D" w14:textId="77777777" w:rsidR="00F81D08" w:rsidRPr="00FB44A2" w:rsidRDefault="00F81D08" w:rsidP="00BC6679">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(6) Print Article</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DFC247" w14:textId="77777777" w:rsidR="00F81D08" w:rsidRPr="00FB44A2" w:rsidRDefault="00F81D08" w:rsidP="00D20CD0">
+    <w:p w14:paraId="403ABF8C" w14:textId="77777777" w:rsidR="00F81D08" w:rsidRPr="00FB44A2" w:rsidRDefault="00F81D08" w:rsidP="00D20CD0">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Author, A. A., Author, B. B., &amp; Author, C. C. (Year). </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of the article. </w:t>
@@ -6186,85 +6156,85 @@
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Name.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://doi.org/xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2CDB02" w14:textId="77777777" w:rsidR="00F81D08" w:rsidRPr="00FB44A2" w:rsidRDefault="00F81D08" w:rsidP="00BC6679">
+    <w:p w14:paraId="28D33527" w14:textId="77777777" w:rsidR="00F81D08" w:rsidRPr="00FB44A2" w:rsidRDefault="00F81D08" w:rsidP="00BC6679">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(7) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6679">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Conference</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DAC4ED" w14:textId="77777777" w:rsidR="00D43B38" w:rsidRPr="00FB44A2" w:rsidRDefault="00D43B38" w:rsidP="00D44CC0">
+    <w:p w14:paraId="49AAE419" w14:textId="77777777" w:rsidR="00D43B38" w:rsidRPr="00FB44A2" w:rsidRDefault="00D43B38" w:rsidP="00D44CC0">
       <w:pPr>
         <w:pStyle w:val="SCC71References"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Contributor, A. A., &amp; Contributor, B. B. (</w:t>
       </w:r>
       <w:r w:rsidR="00D44CC0" w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
@@ -6390,51 +6360,51 @@
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Location.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB44A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> DOI or URL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC192D5" w14:textId="77777777" w:rsidR="00D3035F" w:rsidRDefault="00EA0DD1">
+    <w:p w14:paraId="3BFD5F23" w14:textId="77777777" w:rsidR="00D3035F" w:rsidRDefault="00EA0DD1">
       <w:pPr>
         <w:pStyle w:val="SCC63Notes"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk193353984"/>
       <w:r w:rsidRPr="006850F6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00267AB9" w:rsidRPr="00267AB9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> The views, statements, and data presented in </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00267AB9" w:rsidRPr="00CB531E">
           <w:rPr>
@@ -6447,84 +6417,84 @@
         <w:r w:rsidR="00267AB9" w:rsidRPr="00CB531E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00267AB9" w:rsidRPr="00CB531E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>(A&amp;R)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00267AB9" w:rsidRPr="00267AB9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> reflect solely the perspectives of the individual authors and contributors, and do not represent the official positions of SCC Press and/or the editorial team. SCC Press and/or the editorial team assume no liability for any harm, injury, or damage to persons or property arising from the ideas, methodologies, instructions, or products referenced herein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062AF450" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="000F7558">
+    <w:p w14:paraId="02378335" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="000F7558">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001939DB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EB4926" w14:textId="77777777" w:rsidR="000F7558" w:rsidRDefault="000F7558" w:rsidP="000F7558">
+    <w:p w14:paraId="26B1324A" w14:textId="77777777" w:rsidR="000F7558" w:rsidRDefault="000F7558" w:rsidP="000F7558">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766F8C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nominate Potential Reviewers</w:t>
       </w:r>
       <w:r w:rsidRPr="00766F8C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35621777" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="000F7558">
+    <w:p w14:paraId="76E316E6" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="000F7558">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF0F09">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please suggest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001939DB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
@@ -6543,384 +6513,382 @@
       <w:r w:rsidRPr="00DF0F09">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>potential reviewers for your manuscript. The editorial team may consider these suggestions, particularly when seeking additional expertise in this specific field. Please ensure that the suggested reviewers have no known conflicts of interest with the authors.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="4784"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="1E37F947" w14:textId="77777777" w:rsidTr="003C5DB6">
+      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="5E3B0B0C" w14:textId="77777777" w:rsidTr="003C5DB6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2AEFD9" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
+          <w:p w14:paraId="00F27A7B" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001939DB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D401379" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
+          <w:p w14:paraId="71517D26" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001939DB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-mail:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="3EE1321E" w14:textId="77777777" w:rsidTr="003C5DB6">
+      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="66CFCCD1" w14:textId="77777777" w:rsidTr="003C5DB6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9179" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6462D70E" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
+          <w:p w14:paraId="1A23B47D" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001939DB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Affiliation:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="604C704E" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="000F7558">
+    <w:p w14:paraId="4CF14A9D" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="000F7558">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="4784"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="70415F7C" w14:textId="77777777" w:rsidTr="003C5DB6">
+      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="2AD4AA23" w14:textId="77777777" w:rsidTr="003C5DB6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7D3E25" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
+          <w:p w14:paraId="5FC836F5" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001939DB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32C5FB2B" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
+          <w:p w14:paraId="1EF1519D" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001939DB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-mail:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="69ABE908" w14:textId="77777777" w:rsidTr="003C5DB6">
+      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="13D543E8" w14:textId="77777777" w:rsidTr="003C5DB6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9179" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="16F90119" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
+          <w:p w14:paraId="3B8FB9BC" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001939DB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Affiliation:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0317C6A8" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="000F7558">
+    <w:p w14:paraId="779AD041" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="000F7558">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="4784"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="75196BE7" w14:textId="77777777" w:rsidTr="003C5DB6">
+      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="619CD92F" w14:textId="77777777" w:rsidTr="003C5DB6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="422CB9FA" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
+          <w:p w14:paraId="09343791" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001939DB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48E78656" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
+          <w:p w14:paraId="33446329" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001939DB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-mail:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="1589AE3D" w14:textId="77777777" w:rsidTr="003C5DB6">
+      <w:tr w:rsidR="000F7558" w:rsidRPr="001939DB" w14:paraId="3FF5B124" w14:textId="77777777" w:rsidTr="003C5DB6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9179" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4D74E0" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
+          <w:p w14:paraId="5944D03E" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="001939DB" w:rsidRDefault="000F7558" w:rsidP="003C5DB6">
             <w:pPr>
               <w:spacing w:after="80" w:line="240" w:lineRule="exact"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001939DB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Affiliation:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DEE0D2F" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="00EA0DD1" w:rsidRDefault="000F7558" w:rsidP="000F7558">
+    <w:p w14:paraId="4F998B04" w14:textId="77777777" w:rsidR="000F7558" w:rsidRPr="00EA0DD1" w:rsidRDefault="000F7558" w:rsidP="000F7558">
       <w:pPr>
         <w:pStyle w:val="SCC63Notes"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000F7558" w:rsidRPr="00EA0DD1" w:rsidSect="005B068C">
       <w:headerReference w:type="even" r:id="rId19"/>
       <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="even" r:id="rId21"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="720" w:bottom="1077" w:left="720" w:header="1021" w:footer="340" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:bidi/>
       <w:docGrid w:type="lines" w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E01DE40" w14:textId="77777777" w:rsidR="008F005B" w:rsidRDefault="008F005B">
+    <w:p w14:paraId="3B6BCDB2" w14:textId="77777777" w:rsidR="00630B4A" w:rsidRDefault="00630B4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66EDBAF6" w14:textId="77777777" w:rsidR="008F005B" w:rsidRDefault="008F005B">
+    <w:p w14:paraId="0562E04D" w14:textId="77777777" w:rsidR="00630B4A" w:rsidRDefault="00630B4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6981,87 +6949,67 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 Light">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21A02143" w14:textId="77777777" w:rsidR="00E33B90" w:rsidRDefault="00E33B90">
-[...19 lines deleted...]
-  <w:p w14:paraId="7E912E02" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="004B6E6A" w:rsidRDefault="00F86026">
+  <w:p w14:paraId="05EC9DD7" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="004B6E6A" w:rsidRDefault="00F86026">
     <w:pPr>
       <w:pStyle w:val="SCCfooterfirstpage"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="480" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="229F0208" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="000F14A3" w:rsidRDefault="00502870">
+  <w:p w14:paraId="616FF913" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="000F14A3" w:rsidRDefault="00502870">
     <w:pPr>
       <w:pStyle w:val="SCCfooterfirstpage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8845"/>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00CB531E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="宋体"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>A</w:t>
@@ -7218,88 +7166,88 @@
       </w:rPr>
       <w:t>x</w:t>
     </w:r>
     <w:r w:rsidR="000946E5" w:rsidRPr="004B6E6A">
       <w:tab/>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00A52500" w:rsidRPr="00CB531E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://doi.org/10.59978/yyyy</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4146B057" w14:textId="77777777" w:rsidR="008F005B" w:rsidRDefault="008F005B">
+    <w:p w14:paraId="52CBFF46" w14:textId="77777777" w:rsidR="00630B4A" w:rsidRDefault="00630B4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08774134" w14:textId="77777777" w:rsidR="008F005B" w:rsidRDefault="008F005B">
+    <w:p w14:paraId="4768A08F" w14:textId="77777777" w:rsidR="00630B4A" w:rsidRDefault="00630B4A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5532C890" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00F86026">
+  <w:p w14:paraId="4FD3ED0A" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00F86026">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C16B75C" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00502870" w:rsidP="009D6324">
+  <w:p w14:paraId="0750D8FA" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00502870" w:rsidP="009D6324">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00CB531E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>A&amp;R</w:t>
       </w:r>
     </w:hyperlink>
@@ -7454,93 +7402,93 @@
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00186FDC" w:rsidRPr="004B6E6A">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="000946E5" w:rsidRPr="004B6E6A">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
       <w:r w:rsidR="00A002C9" w:rsidRPr="004B6E6A">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
-  <w:p w14:paraId="7E85199D" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="00367C35" w:rsidRDefault="00367C35" w:rsidP="00367C35">
+  <w:p w14:paraId="43A0A6F1" w14:textId="77777777" w:rsidR="00367C35" w:rsidRPr="00367C35" w:rsidRDefault="00367C35" w:rsidP="00367C35">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:spacing w:after="480" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10487" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4004"/>
       <w:gridCol w:w="4274"/>
       <w:gridCol w:w="2209"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F86026" w14:paraId="3A011DBB" w14:textId="77777777" w:rsidTr="000E548B">
+    <w:tr w:rsidR="00F86026" w14:paraId="14AE3991" w14:textId="77777777" w:rsidTr="000E548B">
       <w:trPr>
         <w:trHeight w:val="686"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4004" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7D31E335" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00387893" w:rsidP="00DE201A">
+        <w:p w14:paraId="4E87BBC4" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00387893" w:rsidP="00DE201A">
           <w:pPr>
             <w:pStyle w:val="SCCheaderjournallogo"/>
             <w:rPr>
               <w:rFonts w:eastAsia="等线"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FE7919">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C30F951" wp14:editId="0DD97F75">
                 <wp:extent cx="2526030" cy="371475"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="图片 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="图片 2"/>
@@ -7565,70 +7513,70 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2526030" cy="371475"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4274" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7DE674AB" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00F86026">
+        <w:p w14:paraId="483B33A8" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00F86026">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:pBdr>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:pBdr>
             <w:rPr>
               <w:rFonts w:eastAsia="等线"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2209" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0D16AD40" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00387893" w:rsidP="00DE201A">
+        <w:p w14:paraId="22398BA0" w14:textId="77777777" w:rsidR="00F86026" w:rsidRDefault="00387893" w:rsidP="00DE201A">
           <w:pPr>
             <w:pStyle w:val="SCCheaderSCClogo"/>
             <w:rPr>
               <w:rFonts w:eastAsia="等线"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FE7919">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BFB559C" wp14:editId="24104506">
                 <wp:extent cx="742315" cy="312420"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="图片 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="图片 1"/>
@@ -7650,51 +7598,51 @@
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="742315" cy="312420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="57DE7296" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="005D4F52" w:rsidRDefault="00F86026" w:rsidP="005D4F52">
+  <w:p w14:paraId="7AE32B3E" w14:textId="77777777" w:rsidR="00F86026" w:rsidRPr="005D4F52" w:rsidRDefault="00F86026" w:rsidP="005D4F52">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:spacing w:line="100" w:lineRule="exact"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="078D5491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD96EEFA"/>
     <w:lvl w:ilvl="0" w:tplc="9C366CF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
@@ -8365,95 +8313,95 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="52120159">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="141243169">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="806901013">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="996764718">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1560555229">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="970791165">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="160"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="510"/>
   <w:autoHyphenation/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NjAysjS0tDA1MjWxsDBV0lEKTi0uzszPAykwNK4FAIMU9bQtAAAA"/>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiMTNjZjZkMDMzNjI3Y2YzOGY2YjJhNGM1MDA4ZGQzN2EifQ=="/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00B33980"/>
+    <w:rsidRoot w:val="00266200"/>
     <w:rsid w:val="00003545"/>
     <w:rsid w:val="00004873"/>
     <w:rsid w:val="00006499"/>
     <w:rsid w:val="000142CA"/>
     <w:rsid w:val="00015E93"/>
     <w:rsid w:val="00016A8B"/>
     <w:rsid w:val="0002060C"/>
     <w:rsid w:val="00020CE2"/>
     <w:rsid w:val="000218DA"/>
     <w:rsid w:val="00033EE2"/>
     <w:rsid w:val="00037AE6"/>
     <w:rsid w:val="00051876"/>
     <w:rsid w:val="000537CC"/>
     <w:rsid w:val="00064772"/>
     <w:rsid w:val="00066DAD"/>
     <w:rsid w:val="00070D92"/>
     <w:rsid w:val="00071218"/>
     <w:rsid w:val="00075468"/>
     <w:rsid w:val="00080EFC"/>
     <w:rsid w:val="000855EA"/>
     <w:rsid w:val="00086D73"/>
     <w:rsid w:val="000925CA"/>
     <w:rsid w:val="00093E7F"/>
     <w:rsid w:val="000946E5"/>
     <w:rsid w:val="000D3C70"/>
@@ -8492,86 +8440,88 @@
     <w:rsid w:val="001D057B"/>
     <w:rsid w:val="001D3BAF"/>
     <w:rsid w:val="001E234D"/>
     <w:rsid w:val="001E2AEB"/>
     <w:rsid w:val="001E652A"/>
     <w:rsid w:val="001F5013"/>
     <w:rsid w:val="001F55A0"/>
     <w:rsid w:val="002023C0"/>
     <w:rsid w:val="00204327"/>
     <w:rsid w:val="0020659C"/>
     <w:rsid w:val="00206617"/>
     <w:rsid w:val="00215608"/>
     <w:rsid w:val="00221C6A"/>
     <w:rsid w:val="0022638C"/>
     <w:rsid w:val="002266AA"/>
     <w:rsid w:val="002316BB"/>
     <w:rsid w:val="00233A7D"/>
     <w:rsid w:val="002457D7"/>
     <w:rsid w:val="00253CA3"/>
     <w:rsid w:val="00254366"/>
     <w:rsid w:val="0025606B"/>
     <w:rsid w:val="00256E65"/>
     <w:rsid w:val="00260A1E"/>
     <w:rsid w:val="0026101E"/>
     <w:rsid w:val="00264FD7"/>
+    <w:rsid w:val="00266200"/>
     <w:rsid w:val="00267AB9"/>
     <w:rsid w:val="00281E5B"/>
     <w:rsid w:val="00283DF1"/>
     <w:rsid w:val="00292CD0"/>
     <w:rsid w:val="0029420B"/>
     <w:rsid w:val="002A10FA"/>
     <w:rsid w:val="002A2E7F"/>
     <w:rsid w:val="002A7040"/>
     <w:rsid w:val="002C338C"/>
     <w:rsid w:val="002D3DAE"/>
     <w:rsid w:val="002D650D"/>
     <w:rsid w:val="002D7FBE"/>
     <w:rsid w:val="002E15C2"/>
     <w:rsid w:val="002E57DB"/>
     <w:rsid w:val="002E5B86"/>
     <w:rsid w:val="002E6D4D"/>
     <w:rsid w:val="002F1BFE"/>
     <w:rsid w:val="002F46F0"/>
     <w:rsid w:val="00313B81"/>
     <w:rsid w:val="00316C89"/>
     <w:rsid w:val="00323FB6"/>
     <w:rsid w:val="003252FD"/>
     <w:rsid w:val="00326141"/>
     <w:rsid w:val="00330A75"/>
     <w:rsid w:val="003337EA"/>
     <w:rsid w:val="00334BC6"/>
     <w:rsid w:val="003366E1"/>
     <w:rsid w:val="00337833"/>
     <w:rsid w:val="0034084B"/>
     <w:rsid w:val="00350146"/>
     <w:rsid w:val="00350D57"/>
     <w:rsid w:val="00354A5A"/>
     <w:rsid w:val="00364D62"/>
     <w:rsid w:val="00367084"/>
     <w:rsid w:val="00367C35"/>
     <w:rsid w:val="003727CD"/>
+    <w:rsid w:val="00374BE6"/>
     <w:rsid w:val="00376444"/>
     <w:rsid w:val="003770D5"/>
     <w:rsid w:val="00377FCE"/>
     <w:rsid w:val="00387893"/>
     <w:rsid w:val="0039350B"/>
     <w:rsid w:val="0039732A"/>
     <w:rsid w:val="00397D2B"/>
     <w:rsid w:val="003B43FA"/>
     <w:rsid w:val="003B6B37"/>
     <w:rsid w:val="003C191D"/>
     <w:rsid w:val="003C7C4F"/>
     <w:rsid w:val="003D1D40"/>
     <w:rsid w:val="003D60EE"/>
     <w:rsid w:val="003D6E45"/>
     <w:rsid w:val="003E5246"/>
     <w:rsid w:val="003E53CC"/>
     <w:rsid w:val="003E5B1D"/>
     <w:rsid w:val="003E6954"/>
     <w:rsid w:val="003E7640"/>
     <w:rsid w:val="003F01DB"/>
     <w:rsid w:val="003F4EFE"/>
     <w:rsid w:val="003F6C3A"/>
     <w:rsid w:val="00401235"/>
     <w:rsid w:val="00401D30"/>
     <w:rsid w:val="004102B9"/>
@@ -8592,78 +8542,80 @@
     <w:rsid w:val="004871F1"/>
     <w:rsid w:val="004940F3"/>
     <w:rsid w:val="004A4590"/>
     <w:rsid w:val="004A7BE7"/>
     <w:rsid w:val="004B0B17"/>
     <w:rsid w:val="004B4287"/>
     <w:rsid w:val="004B4A24"/>
     <w:rsid w:val="004B6E6A"/>
     <w:rsid w:val="004C3F57"/>
     <w:rsid w:val="004C46B1"/>
     <w:rsid w:val="004C57E0"/>
     <w:rsid w:val="004E0F98"/>
     <w:rsid w:val="004E21A1"/>
     <w:rsid w:val="004E71BD"/>
     <w:rsid w:val="004F0E02"/>
     <w:rsid w:val="00500A6A"/>
     <w:rsid w:val="00502870"/>
     <w:rsid w:val="005028E5"/>
     <w:rsid w:val="00502EEE"/>
     <w:rsid w:val="005051E9"/>
     <w:rsid w:val="00511E44"/>
     <w:rsid w:val="005327C9"/>
     <w:rsid w:val="00534AF0"/>
     <w:rsid w:val="005365AE"/>
     <w:rsid w:val="00536EEA"/>
+    <w:rsid w:val="00542637"/>
     <w:rsid w:val="00554EB9"/>
     <w:rsid w:val="0055665C"/>
     <w:rsid w:val="0056104C"/>
     <w:rsid w:val="0056486E"/>
     <w:rsid w:val="005660F6"/>
     <w:rsid w:val="00567856"/>
     <w:rsid w:val="005778F0"/>
     <w:rsid w:val="005830CB"/>
     <w:rsid w:val="00587A05"/>
     <w:rsid w:val="00587CE3"/>
     <w:rsid w:val="005A3618"/>
     <w:rsid w:val="005B068C"/>
     <w:rsid w:val="005B4A24"/>
     <w:rsid w:val="005D1032"/>
     <w:rsid w:val="005D13A9"/>
     <w:rsid w:val="005D4F52"/>
     <w:rsid w:val="005D6C4E"/>
     <w:rsid w:val="005E0240"/>
     <w:rsid w:val="005E14E8"/>
     <w:rsid w:val="005E42AE"/>
     <w:rsid w:val="005E6541"/>
     <w:rsid w:val="005E76FE"/>
     <w:rsid w:val="005F2D10"/>
     <w:rsid w:val="00602598"/>
     <w:rsid w:val="00604EDE"/>
     <w:rsid w:val="00607F24"/>
     <w:rsid w:val="00615B0D"/>
     <w:rsid w:val="006204BC"/>
+    <w:rsid w:val="00630B4A"/>
     <w:rsid w:val="00632077"/>
     <w:rsid w:val="006429BB"/>
     <w:rsid w:val="00644C5A"/>
     <w:rsid w:val="006461FC"/>
     <w:rsid w:val="0066682A"/>
     <w:rsid w:val="006779CE"/>
     <w:rsid w:val="00682D1C"/>
     <w:rsid w:val="00682F61"/>
     <w:rsid w:val="00685E39"/>
     <w:rsid w:val="00692393"/>
     <w:rsid w:val="00694A28"/>
     <w:rsid w:val="00695FEC"/>
     <w:rsid w:val="006A0FA7"/>
     <w:rsid w:val="006A294A"/>
     <w:rsid w:val="006A5001"/>
     <w:rsid w:val="006A5EE5"/>
     <w:rsid w:val="006A6BC0"/>
     <w:rsid w:val="006A7FF4"/>
     <w:rsid w:val="006B1C53"/>
     <w:rsid w:val="006B613F"/>
     <w:rsid w:val="006C1023"/>
     <w:rsid w:val="006C4364"/>
     <w:rsid w:val="006C619C"/>
     <w:rsid w:val="006E142A"/>
     <w:rsid w:val="006F3517"/>
@@ -8742,77 +8694,79 @@
     <w:rsid w:val="009136D5"/>
     <w:rsid w:val="00916DF5"/>
     <w:rsid w:val="00922C73"/>
     <w:rsid w:val="00923341"/>
     <w:rsid w:val="00933E2C"/>
     <w:rsid w:val="0094084F"/>
     <w:rsid w:val="00941F5F"/>
     <w:rsid w:val="009434B8"/>
     <w:rsid w:val="00944C47"/>
     <w:rsid w:val="00956613"/>
     <w:rsid w:val="00964A28"/>
     <w:rsid w:val="009675AE"/>
     <w:rsid w:val="00973F98"/>
     <w:rsid w:val="0097702F"/>
     <w:rsid w:val="00986798"/>
     <w:rsid w:val="00993A21"/>
     <w:rsid w:val="00994187"/>
     <w:rsid w:val="009A2438"/>
     <w:rsid w:val="009B1501"/>
     <w:rsid w:val="009C3F59"/>
     <w:rsid w:val="009C423F"/>
     <w:rsid w:val="009C5F15"/>
     <w:rsid w:val="009D0DA8"/>
     <w:rsid w:val="009D5560"/>
     <w:rsid w:val="009D6324"/>
+    <w:rsid w:val="009E3867"/>
     <w:rsid w:val="009E7E90"/>
     <w:rsid w:val="009F0B0F"/>
     <w:rsid w:val="009F70E6"/>
     <w:rsid w:val="009F7C2C"/>
     <w:rsid w:val="00A002C9"/>
     <w:rsid w:val="00A04FD6"/>
     <w:rsid w:val="00A0751C"/>
     <w:rsid w:val="00A14155"/>
     <w:rsid w:val="00A143BA"/>
     <w:rsid w:val="00A36565"/>
     <w:rsid w:val="00A41E6D"/>
     <w:rsid w:val="00A45901"/>
     <w:rsid w:val="00A516CD"/>
     <w:rsid w:val="00A52500"/>
     <w:rsid w:val="00A63A27"/>
     <w:rsid w:val="00A65307"/>
     <w:rsid w:val="00A70B08"/>
     <w:rsid w:val="00A7378E"/>
     <w:rsid w:val="00A82BF4"/>
     <w:rsid w:val="00A85790"/>
     <w:rsid w:val="00A85AFA"/>
     <w:rsid w:val="00A86E9F"/>
     <w:rsid w:val="00A96013"/>
     <w:rsid w:val="00AA3DCD"/>
     <w:rsid w:val="00AA57C0"/>
     <w:rsid w:val="00AA684A"/>
     <w:rsid w:val="00AA7856"/>
+    <w:rsid w:val="00AA7C06"/>
     <w:rsid w:val="00AB061B"/>
     <w:rsid w:val="00AB3F45"/>
     <w:rsid w:val="00AB7B51"/>
     <w:rsid w:val="00AC6229"/>
     <w:rsid w:val="00AC7954"/>
     <w:rsid w:val="00AD18AF"/>
     <w:rsid w:val="00AE3495"/>
     <w:rsid w:val="00AE3A1B"/>
     <w:rsid w:val="00AF0644"/>
     <w:rsid w:val="00AF47A8"/>
     <w:rsid w:val="00AF5A91"/>
     <w:rsid w:val="00B00AFB"/>
     <w:rsid w:val="00B01AD2"/>
     <w:rsid w:val="00B05513"/>
     <w:rsid w:val="00B173FD"/>
     <w:rsid w:val="00B21347"/>
     <w:rsid w:val="00B24AAB"/>
     <w:rsid w:val="00B33980"/>
     <w:rsid w:val="00B3610A"/>
     <w:rsid w:val="00B3716B"/>
     <w:rsid w:val="00B4734C"/>
     <w:rsid w:val="00B5021D"/>
     <w:rsid w:val="00B65424"/>
     <w:rsid w:val="00B66367"/>
     <w:rsid w:val="00B67593"/>
@@ -9000,51 +8954,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="36D5ACC7"/>
+  <w14:docId w14:val="1AF5697C"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="000000"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9398,51 +9352,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD36CF"/>
+    <w:rsid w:val="00AA7C06"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -9622,58 +9576,55 @@
     <w:link w:val="CommentSubjectChar"/>
     <w:qFormat/>
     <w:rsid w:val="00F86026"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:qFormat/>
     <w:rsid w:val="00F86026"/>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:qFormat/>
-    <w:rsid w:val="00F86026"/>
+    <w:rsid w:val="00AA7C06"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:qFormat/>
     <w:rsid w:val="00F86026"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:qFormat/>
     <w:rsid w:val="00F86026"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
@@ -10645,54 +10596,54 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1801068955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sccpress.com/ars" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sccpress.com/ars/libraryFiles/downloadPublic/2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/funding" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sccpress.com/ars" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sccpress.com/ars/libraryFiles/downloadPublic/2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/funding" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.59978/yyyy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sccpress.com/ars" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sccpress.com/ars" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -10973,78 +10924,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD783441-3CCC-41AC-9E00-D443E0897FCB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>A&amp;R 2026 Template 4.7.2</Template>
+  <Template>A&amp;R 2026 Template2.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>3126</Words>
-  <Characters>17823</Characters>
+  <Characters>17824</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>148</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Paper Structure</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20908</CharactersWithSpaces>
+  <CharactersWithSpaces>20909</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>7667773</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://doi.org/xx.xxx/yyyy</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4653099</vt:i4>
       </vt:variant>
       <vt:variant>